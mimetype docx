--- v0 (2026-08-22)
+++ v1 (2026-10-24)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5926B2F4" w14:textId="77777777" w:rsidR="00A01190" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED7E890" wp14:editId="5C018DEA">
             <wp:extent cx="1381125" cy="1900146"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="247664755" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -186,51 +186,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="3638C165" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-35.4pt;margin-top:8.7pt;width:567pt;height:.6pt;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQA7MpwAEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyLN2MOD2k6y7d&#10;FqDd7owk28JkUaCUOPn7UUqaDt1tmA+EKIqP5Hv06vY4OnEwFC36Vs5ntRTGK9TW96388XT/7qMU&#10;MYHX4NCbVp5MlLfrt29WU2jMAgd02pBgEB+bKbRySCk0VRXVYEaIMwzGc7BDGiGxS32lCSZGH121&#10;qOtlNSHpQKhMjHx7dw7KdcHvOqPS966LJgnXSu4tFUvF7rKt1itoeoIwWHVpA/6hixGs56JXqDtI&#10;IPZk/4IarSKM2KWZwrHCrrPKlBl4mnn9aprHAYIpszA5MVxpiv8PVn07bPyWcuvq6B/DA6pfUXjc&#10;DOB7Uxp4OgUWbp6pqqYQm2tKdmLYkthNX1HzG9gnLCwcOxpF52z4mRMzOE8qjoX205V2c0xC8eUN&#10;C/mpZnUUx26Wi6JKBU1GybmBYvpicBT50MqYCGw/pA16z/oinSvA4SGm3ONLQk72eG+dKzI7L6ZW&#10;Lt9/4Fo5FNFZnaPFoX63cSQOkDelfGXiV88I914XtMGA/nw5J7DufObqzl+IytzkRYzNDvVpS88E&#10;spSlzcva5V350y/ZLz/H+jcAAAD//wMAUEsDBBQABgAIAAAAIQCiRcEW3wAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWpuCkiqNUwES4oJAbUFcN7GbpI3XUey04e/ZnuA2&#10;qxnNvM3Xk+vEyQ6h9aThbq5AWKq8aanW8Ll7mS1BhIhksPNkNfzYAOvi+irHzPgzbexpG2vBJRQy&#10;1NDE2GdShqqxDsPc95bY2/vBYeRzqKUZ8MzlrpMLpRLpsCVeaLC3z42tjtvRaYi+/thP7vA+mifc&#10;fZVvr+GYfmt9ezM9rkBEO8W/MFzwGR0KZir9SCaITsMsVYwe2UgfQFwCKrlfgChZLROQRS7/v1D8&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANADsynAAQAAZAMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKJFwRbfAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAGgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokeweight="5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6419D65F" w14:textId="77777777" w:rsidR="00A01190" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>League Rules</w:t>
@@ -304,51 +304,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="70EE03B3" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-35.4pt;margin-top:8.4pt;width:564pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKo9kouAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtOuMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4IlEg+Pj7S6/t5dOJoiC36Vi4XtRTGK9TW96388fL44U4K&#10;juA1OPSmlSfD8n7z/t16Co1Z4YBOGxIJxHMzhVYOMYamqlgNZgReYDA+OTukEWK6Ul9pgimhj65a&#10;1fVtNSHpQKgMc3p9eHXKTcHvOqPi965jE4VrZeIWy0nl3Oez2qyh6QnCYNWZBvwDixGsT0WvUA8Q&#10;QRzI/gU1WkXI2MWFwrHCrrPKlB5SN8v6j26eBwim9JLE4XCVif8frPp23PodZepq9s/hCdVPFh63&#10;A/jeFAIvp5AGt8xSVVPg5pqSLxx2JPbTV9QpBg4RiwpzR2OGTP2JuYh9uopt5ihUevy4vF3d1Wkm&#10;6uKroLkkBuL4xeAostFKjgS2H+IWvU8jRVqWMnB84phpQXNJyFU9PlrnymSdF1MrP92sbkoCo7M6&#10;O3MYU7/fOhJHyLtRvtJj8rwNIzx4XcAGA/rz2Y5g3audijt/liarkVePmz3q044ukqXhFZbnRcvb&#10;8fZesn//DptfAAAA//8DAFBLAwQUAAYACAAAACEA2xXYjt4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQW/CMAyF75P4D5GRdpkgoRKwdU0RQtphxwHSrqHx2o7GqZqUdvz6Ge0wTpb9np6/l21G&#10;14gLdqH2pGExVyCQCm9rKjUcD2+zZxAhGrKm8YQafjDAJp88ZCa1fqAPvOxjKTiEQmo0VDG2qZSh&#10;qNCZMPctEmtfvnMm8tqV0nZm4HDXyESplXSmJv5QmRZ3FRbnfe80YOiXC7V9ceXx/To8fSbX76E9&#10;aP04HbevICKO8d8MN3xGh5yZTr4nG0SjYbZWjB5ZWPG8GdRynYA4/V1knsn7CvkvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMqj2Si4AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANsV2I7eAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="53642B92" w14:textId="77777777" w:rsidR="00A01190" w:rsidRPr="00FB6227" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:r w:rsidRPr="00FB6227">
         <w:t>The purpose of Upper Valley Grid Kid Football is to teach sportsmanship, teamwork, discipline, character, and the fundamentals of football in a safe and positive environment. The league exists to provide organized and supervised competition while encouraging participation in athletics and personal development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E85502" w14:textId="77777777" w:rsidR="00A01190" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201206D2" w14:textId="77777777" w:rsidR="00A01190" w:rsidRPr="00FB6227" w:rsidRDefault="00A01190" w:rsidP="00A01190">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         </w:rPr>
@@ -673,118 +673,111 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GAME AND FIELD RULES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1C508F" w14:textId="48CBD60F" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Substitutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62144604" w14:textId="3718F495" w:rsidR="00442E49" w:rsidRPr="00442E49" w:rsidRDefault="008B767B" w:rsidP="00442E49">
+    <w:p w14:paraId="146A304E" w14:textId="20018183" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Game Length</w:t>
       </w:r>
-      <w:r w:rsidR="00D54F9B">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="427ADDF2" w14:textId="1148C54A" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Official Game Balls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45119EC5" w14:textId="336287D7" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forfeits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B8D19F" w14:textId="6FFAD2DE" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
+    <w:p w14:paraId="78B8D19F" w14:textId="6D5E2C25" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AC152E" w14:textId="483B4882" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
@@ -4005,143 +3998,157 @@
     </w:p>
     <w:p w14:paraId="5EFA3483" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.1 Substitutions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBD8019" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>The unlimited substitution rule shall always be in effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E8183F" w14:textId="77347342" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
+    <w:p w14:paraId="63E8183F" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.2 Game Length</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> and Play Clock</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F70892" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>4th through 7th grades shall play four (4) eight-minute quarters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7510A127" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>8th grade shall play four (4) nine-minute quarters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A034663" w14:textId="64996F4D" w:rsidR="008B767B" w:rsidRDefault="008B767B">
+    <w:p w14:paraId="1A034663" w14:textId="77777777" w:rsidR="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
-        <w:t>The game clock shall be operated in accordance with Idaho High School rules</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">The game clock </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B767B">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B767B">
+        <w:t xml:space="preserve"> be operated in accordance with Idaho High School rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668129B2" w14:textId="7EAD29BD" w:rsidR="00E34C77" w:rsidRPr="008B767B" w:rsidRDefault="00E34C77" w:rsidP="00E34C77">
+      <w:pPr>
+        <w:pStyle w:val="isselectedend"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00D54F9B">
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>25-second play clock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0067780A">
+        <w:t xml:space="preserve">will be used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t>between plays.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:t xml:space="preserve">The 25-second play clock shall begin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>when the official signals that the ball is ready for play</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB00921" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.3 Official Game Balls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5ADD34" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
@@ -4229,51 +4236,50 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.5 Point After Touchdown (PAT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C22CEE4" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.5.1 PAT Scoring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E67CD54" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>A successful play from the 3-yard line shall be worth one (1) point.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3CFAD1" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>A successful play from the 10-yard line shall be worth two (2) points.</w:t>
@@ -4291,50 +4297,51 @@
         <w:t>A successful kicked PAT shall be worth two (2) points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5594499B" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14EB54DA" w14:textId="1CB136E9" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.5.2 PAT Kicks – 4th, 5th, and 6th Grades</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2322E1A0" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>During a PAT kick attempt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C367F79" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>Offensive and defensive players shall not cross the line of scrimmage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C4F39A" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
@@ -4743,51 +4750,50 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5A28F2" w14:textId="1B1259CD" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.8.2 6th, 7th, and 8th Grades</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E1C6F3" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
-        <w:lastRenderedPageBreak/>
         <w:t>6th, 7th, and 8th grades shall play on a standard one hundred (100) yard field.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B426F2" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="579A15A4" w14:textId="23D5AF55" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4801,107 +4807,116 @@
       <w:r w:rsidRPr="008B767B">
         <w:t>For games played on the 80-yard field:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC2DDFA" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>Ten (10) yards shall be the maximum penalty assessed for any single infraction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CA9922" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
+        <w:lastRenderedPageBreak/>
         <w:t>Multiple infractions may result in a greater total penalty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B619AF8" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>Only penalties normally assessed at fifteen (15) yards are affected by this rule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A831254" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>All other penalties shall be enforced in accordance with Idaho High School rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416312A2" w14:textId="3546EE4D" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.10 Sideline Restrictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CE9CD5" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
+    <w:p w14:paraId="10CE9CD5" w14:textId="77777777" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t xml:space="preserve">All coaches and players not actively participating in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B767B">
         <w:t>game shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B767B">
         <w:t xml:space="preserve"> remain on their designated sideline and within twenty (20) yards of the midfield line.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1236FB" w14:textId="16191EB6" w:rsidR="00FC79E2" w:rsidRPr="008B767B" w:rsidRDefault="00FC79E2" w:rsidP="00BC6970">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chains should be run on the home field sideline in order to minimize conflict between chain crew and the opposing coaching staff and players.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F44557" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="616351E5" w14:textId="55EA34B1" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.11 Field Authority</w:t>
@@ -5233,51 +5248,50 @@
       <w:r w:rsidRPr="008B767B">
         <w:t>Offensive X players:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647787FA" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>May line up only at center, guard, or tackle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A85BF5" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
-        <w:lastRenderedPageBreak/>
         <w:t>May not line up more than two positions away from the center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDCB38C" w14:textId="77777777" w:rsidR="008B767B" w:rsidRPr="008B767B" w:rsidRDefault="008B767B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B767B">
         <w:t>A team may have up to four (4) offensive X players on the field at one time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E0F121" w14:textId="77777777" w:rsidR="008B767B" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:r w:rsidRPr="008B767B">
         <w:t>Eligible positions:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
@@ -5295,50 +5309,51 @@
         <w:gridCol w:w="216"/>
         <w:gridCol w:w="229"/>
       </w:tblGrid>
       <w:tr w:rsidR="000443E7" w:rsidRPr="008B767B" w14:paraId="7D64666D" w14:textId="77777777" w:rsidTr="005327D4">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51D8D080" w14:textId="77777777" w:rsidR="000443E7" w:rsidRPr="008B767B" w:rsidRDefault="000443E7" w:rsidP="005327D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B767B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05C3A887" w14:textId="77777777" w:rsidR="000443E7" w:rsidRPr="008B767B" w:rsidRDefault="000443E7" w:rsidP="005327D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B767B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
@@ -5614,90 +5629,90 @@
     <w:p w14:paraId="32DF1D46" w14:textId="373961E3" w:rsidR="00BB0130" w:rsidRDefault="008B767B" w:rsidP="008B767B">
       <w:r w:rsidRPr="008B767B">
         <w:t>Players must wear their helmets during the post-game handshake line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D9AD42" w14:textId="77777777" w:rsidR="000443E7" w:rsidRDefault="000443E7" w:rsidP="00BB0130">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1904A6C8" w14:textId="285EAB2D" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BB0130">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0130">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Practice and Game Schedules</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627F1840" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.1 Practice Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D24809" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>Teams shall practice at locations designated by their Area Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E22539D" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
+        <w:lastRenderedPageBreak/>
         <w:t>Under no circumstances shall a practice exceed two (2) hours in duration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EE9FC6" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>No practices may be held on Sunday.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7464CC" w14:textId="79F13683" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>Each player, prior to involvement in full-contact practices, must participate in at least ten (10) hours of conditioning and non-contact</w:t>
       </w:r>
       <w:r w:rsidR="002A5B38">
         <w:t>, non-padded</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0130">
         <w:t xml:space="preserve"> activities during team practices</w:t>
       </w:r>
       <w:r w:rsidR="004D5119">
@@ -6054,83 +6069,83 @@
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>Community service projects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241807B5" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>Other activities approved by the Area Director</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EC711D" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
-        <w:lastRenderedPageBreak/>
         <w:t>A typical weekly schedule may consist of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BC2E84" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>One (1) game and three (3) practices, plus one (1) non-contact team activity; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5154A6" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:t>Four (4) practices, plus one (1) non-contact team activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A291DDA" w14:textId="77777777" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BC6970">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
+        <w:lastRenderedPageBreak/>
         <w:t>Non-contact team activities shall not include football drills, conditioning, walk-throughs, scrimmaging, or any other activity that would otherwise be considered a practice under league rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E26FE57" w14:textId="77777777" w:rsidR="002D291D" w:rsidRDefault="002D291D" w:rsidP="00BB0130">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366AFADB" w14:textId="5A515B43" w:rsidR="00BB0130" w:rsidRPr="00BB0130" w:rsidRDefault="00BB0130" w:rsidP="00BB0130">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0130">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.4 Seasonal Schedule Limits</w:t>
       </w:r>
@@ -6384,75 +6399,75 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Preseason </w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommendation Following the preseason acclimatization period, it is recommended youth teams conduct no more than four practices per week. Consideration should be given to limiting full-contact time to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>no more than 30 minutes per day and no more than 120 minutes per week</w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. No </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">two-a-day </w:t>
+        <w:t xml:space="preserve">. No two-a-day </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>practices</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be allowed at any point throughout the preseason. Rationale: USA Football recognizes preseason practices may require more full-contact time than practices occurring in the regular season to allow for teaching fundamentals with sufficient repetition to prepare for the season. Coaches are encouraged to introduce contact through a progressive manner to ensure they are using proper technique before full-contact (Thud &amp; Live Action) drills are allowed. </w:t>
+        <w:t xml:space="preserve"> should be allowed at any point throughout the preseason. Rationale: USA Football recognizes preseason practices may require more full-contact time than practices occurring in the regular season to allow for teaching fundamentals with sufficient repetition to prepare for the season. Coaches are encouraged to introduce contact through a progressive manner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43E55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to ensure they are using proper technique before full-contact (Thud &amp; Live Action) drills are allowed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184AD731" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B43E55" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regular</w:t>
       </w:r>
       <w:r w:rsidRPr="00B43E55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6734,51 +6749,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> promote competition at all levels, the league will divide grades into divisions as outlined below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FE40E5" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.9.1 Fourth Grade Divisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0C84E1" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There shall be no A, B, or C divisions in 4th Grade </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6787,50 +6801,51 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745296F5" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>At the beginning of each season, all registered 4th Grade teams shall be randomly assigned into two (2) divisions for scheduling purposes. Teams will compete against the teams within their assigned division during the regular season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F763270" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2133B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If the number of registered teams warrants additional divisions, the Executive Board may approve the creation of additional divisions prior to the start of the season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1479A8DD" w14:textId="77777777" w:rsidR="00B2133B" w:rsidRPr="00B2133B" w:rsidRDefault="00B2133B" w:rsidP="00B2133B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
@@ -7535,50 +7550,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.10 Playoffs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3480314D" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.10.1 Fourth Grade Playoff Qualification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F028B8" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For 4th Grade, the top four (4) teams from each division shall qualify for the playoffs, resulting in a total of eight (8) playoff teams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C56FB33" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
@@ -8345,88 +8361,88 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.2 Coach Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594A67DD" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>The following responsibilities apply to all coaches within the league. Any coach may be placed on probation or removed from participation in the Grid Kid Football program for violations of these responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741120CE" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167F67EC" w14:textId="1ADEE558" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6970">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The following responsibilities apply to all coaches within the league. Any coach may be placed on probation or removed from participation in the Grid Kid Football program for violations of these responsibilities.</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>5.2.1 Certification and Background Checks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C28C05" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All coaches are required to complete USA Football "Heads Up" Certification and a background check.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32827A01" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
@@ -9079,112 +9095,112 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Players who do not meet league age or grade eligibility requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3F86D2" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Players not listed on the official roster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C23EF91" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6970">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any request for an eligibility exception must be submitted in writing to the Executive Board and approved prior to participation in any practice or game.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AA803E" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6970">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Failure to comply with this requirement shall result in forfeiture of all affected games.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D069A05" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC6970">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Players not listed on the official roster.</w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t>5.2.9 Fundraising Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D63CB3" w14:textId="77777777" w:rsidR="00596612" w:rsidRDefault="00596612" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614FA74D" w14:textId="3E1BFD6E" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10032,50 +10048,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any coach may be removed from participation in the Grid Kid Football program or placed on probation by the Executive Board for violations of the responsibilities outlined in Section 5.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2DD1EE" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Coaching violations may also result in forfeiture of one or more games as determined by the Executive Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDB63A9" w14:textId="77777777" w:rsidR="00BC6970" w:rsidRPr="00BC6970" w:rsidRDefault="00BC6970" w:rsidP="00BC6970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC6970">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.3.2 Ejections and Suspensions</w:t>
       </w:r>
@@ -10522,71 +10539,71 @@
       <w:r w:rsidRPr="001464DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7.2 Player Eligibility for Participation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA54CA4" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>A player shall be considered eligible for minimum playing time if they have:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797A2164" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
-        <w:lastRenderedPageBreak/>
         <w:t>Attended all required practices during the week; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5FF63B" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>Given a reasonable and full effort during practice activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45762DD8" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
+        <w:lastRenderedPageBreak/>
         <w:t>Coaches have a responsibility to ensure the safety of all players while helping each player develop to their fullest potential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6F7543" w14:textId="77777777" w:rsidR="00066499" w:rsidRDefault="00066499" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61C98D56" w14:textId="45CA5D70" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -10840,79 +10857,79 @@
     <w:p w14:paraId="7CD501DC" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>The enforcement of the minimum playing time rule is the responsibility of the player, the player's parents, the Head Coach, and the Area Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B55B6C" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>Complaints regarding a player's playing time shall only be considered when submitted by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5280FF0C" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
-        <w:lastRenderedPageBreak/>
         <w:t>The player’s parent or legal guardian; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C54DC5" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t xml:space="preserve">The Area Director </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001464DA">
         <w:t>responsible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001464DA">
         <w:t xml:space="preserve"> for that team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6145534F" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
+        <w:lastRenderedPageBreak/>
         <w:t>Complaints from opposing teams, opposing coaches, spectators, or parents of other players shall not be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B99E83F" w14:textId="77777777" w:rsidR="001464DA" w:rsidRPr="001464DA" w:rsidRDefault="001464DA" w:rsidP="001464DA">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>If an Area Director has concerns regarding another team's compliance with this rule, the concern shall be addressed directly with the other Area Director and not through opposing coaches, players, or spectators.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325553CE" w14:textId="03D89F40" w:rsidR="00BB0130" w:rsidRPr="008B767B" w:rsidRDefault="001464DA" w:rsidP="000443E7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001464DA">
         <w:t>The league recognizes that enforcement of this rule is an internal team matter and is not the responsibility of opposing teams to monitor or police.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073AD64B" w14:textId="77777777" w:rsidR="00E4133F" w:rsidRDefault="00E4133F"/>
     <w:sectPr w:rsidR="00E4133F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
@@ -10959,51 +10976,51 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02716A66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="357C1C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -17443,83 +17460,81 @@
   </w:num>
   <w:numIdMacAtCleanup w:val="45"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A01190"/>
     <w:rsid w:val="000443E7"/>
     <w:rsid w:val="00066499"/>
     <w:rsid w:val="001464DA"/>
     <w:rsid w:val="001514B9"/>
+    <w:rsid w:val="00176596"/>
     <w:rsid w:val="001E3EC8"/>
     <w:rsid w:val="001F210D"/>
-    <w:rsid w:val="00271DCB"/>
     <w:rsid w:val="002A53ED"/>
     <w:rsid w:val="002A5B38"/>
     <w:rsid w:val="002D291D"/>
     <w:rsid w:val="002E7340"/>
-    <w:rsid w:val="00442E49"/>
     <w:rsid w:val="00452BC4"/>
-    <w:rsid w:val="004C7965"/>
     <w:rsid w:val="004D5119"/>
-    <w:rsid w:val="00526F7E"/>
     <w:rsid w:val="00573894"/>
     <w:rsid w:val="00596612"/>
     <w:rsid w:val="005D5446"/>
+    <w:rsid w:val="0067780A"/>
+    <w:rsid w:val="00695EA5"/>
     <w:rsid w:val="006E7305"/>
     <w:rsid w:val="00723DDE"/>
     <w:rsid w:val="007B5092"/>
     <w:rsid w:val="00815EA2"/>
     <w:rsid w:val="008B767B"/>
     <w:rsid w:val="00943D15"/>
     <w:rsid w:val="00A01190"/>
     <w:rsid w:val="00A84E29"/>
     <w:rsid w:val="00AD65A3"/>
     <w:rsid w:val="00B2133B"/>
-    <w:rsid w:val="00B24B46"/>
     <w:rsid w:val="00BB0130"/>
     <w:rsid w:val="00BC6970"/>
     <w:rsid w:val="00C91FE7"/>
-    <w:rsid w:val="00D54F9B"/>
     <w:rsid w:val="00D75035"/>
+    <w:rsid w:val="00E34C77"/>
     <w:rsid w:val="00E4133F"/>
-    <w:rsid w:val="00FD5A49"/>
+    <w:rsid w:val="00FC79E2"/>
     <w:rsid w:val="00FF247F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -18436,50 +18451,86 @@
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A01190"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A01190"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E34C77"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E34C77"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E34C77"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -18770,69 +18821,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>6405</Words>
-  <Characters>36510</Characters>
+  <Words>6367</Words>
+  <Characters>36297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>304</Lines>
+  <Lines>302</Lines>
   <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42830</CharactersWithSpaces>
+  <CharactersWithSpaces>42579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cheyenne Swanson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>